--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM announces the closure of the special asylum center in Les Verrières zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM announces the closure of the special asylum center in Les Verrières</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) announced that the special asylum center in Les Verrières (Neuchâtel canton) will be closed in the near future, following the commune’s unilateral decision in May 2025 to terminate its agreement on the center’s operation. Although no exact closure date has been set, the SEM will first hold consultations with the cantons to determine the next steps. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The commune justified its decision by citing repeated property damage and inappropriate behavior from some residents of the center, asylum seekers deemed particularly uncooperative. The municipal council also criticized the fact that a second special center planned for the German-speaking part of Switzerland has not yet been established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM and the commune agreed on the principle of closure during a recent meeting, and the SEM will now discuss alternative approaches with the cantons for managing and accommodating uncooperative or delinquent asylum seekers. The Task Force on Repeat Offenders in the Asylum and Foreign Nationals System, launched on June 16, 2025, will also contribute to shaping future measures. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Opened in December 2018, the Les Verrières center housed between five and ten asylum seekers at a time, transferred there temporarily from regular federal asylum centers due to behavioral issues. Insights from the ongoing discussions will feed into the broader national asylum strategy currently under development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (27 June, 2025), Fermeture du centre spécifique des Verrières ‒ le SEM étudie d’autres solutions avec les cantons [Closure of the specific centre in Les Verrières – the SEM is studying other solutions with the cantons],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/qANsgVfJ5sYypmYpe3X-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB4E0ACA"/>
+    <w:nsid w:val="D6CD8408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-announces-closure-special-asylum-center-les-verrieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/qANsgVfJ5sYypmYpe3X-5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-announces-closure-special-asylum-center-les-verrieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/qANsgVfJ5sYypmYpe3X-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>