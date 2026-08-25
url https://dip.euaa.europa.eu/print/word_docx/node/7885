--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM reopens three federal asylum centers to address seasonal rise in applications zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM reopens three federal asylum centers to address seasonal rise in applications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) announced the reopening of three federal asylum centers in response to the seasonal increase in asylum applications. Although the number of asylum requests dropped by 23% in the first five months of 2025 compared to the same period in 2024, recent weeks have seen the expected summer rise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, the occupancy rate across Switzerland’s 30 operational centers is about 73%, reaching nearly 80% in French-speaking Switzerland, Zurich, and the Ticino–Central Switzerland region. To ensure sufficient accommodation capacity during the peak period, typically from mid-August to November, the SEM will reopen the following centers, offering a total of 600 additional places:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -112,51 +113,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (9 July, 2025), Le SEM rouvre trois centres fédéraux pour requérants d’asile pour répondre à l’augmentation saisonnière des demandes [SEM reopens three federal asylum centres to respond to seasonal increase in applications],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/yeX5SG9qyDKPj7226jF6h</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -285,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A2C5DDC1"/>
+    <w:nsid w:val="EF5E9145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -569,51 +604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="40237F1B"/>
+    <w:nsid w:val="7AD0E9EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -849,51 +884,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-reopens-three-federal-asylum-centers-address-seasonal-rise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/yeX5SG9qyDKPj7226jF6h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>