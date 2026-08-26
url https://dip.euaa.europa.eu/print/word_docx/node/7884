--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,118 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum applications rise in July 2025 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Asylum applications rise in July 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In July 2025, Switzerland received 2,481 asylum applications, an increase of 268 requests (+12%) compared to June. This rise was seasonal and expected, as asylum applications typically peak in summer before declining again toward late autumn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main countries of origin for applicants were Afghanistan (485), Eritrea (377), and Turkey (310), followed by Algeria (206) and Somalia (178). Between January and July 2025, Switzerland registered 14,122 asylum applications, nearly 14% fewer than during the same period in 2024 (16,385).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of the July total, 1,979 were primary applications and 502 secondary (related to births, family reunifications, or repeat requests). Primary applications rose by about 14% compared to July 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) issued 2,860 first-instance decisions, granting asylum in roughly one-quarter of the cases. During the same month, 966 individuals without a right to remain left Switzerland under official supervision: 604 departed voluntarily, and 362 were deported under police escort to their country of origin, the responsible Dublin state, or a third country. An additional 786 uncontrolled departures were recorded. As of the end of July, 5,479 people were receiving return assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (18 August, 2025), Asile : statistiques de juillet 2025 [Asylum: July 2025 statistics],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/mFDgUip6xRPb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -253,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1716754D"/>
+    <w:nsid w:val="DDC464D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-applications-rise-july-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/mFDgUip6xRPb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-applications-rise-july-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/mFDgUip6xRPb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>