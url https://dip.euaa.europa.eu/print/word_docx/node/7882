--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Increase in asylum applications in June 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Increase in asylum applications in June 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In June 2025, Switzerland registered 2,213 asylum applications, an increase of about 9% compared to May, marking the start of the usual seasonal rise in asylum requests seen each summer. Historically, numbers decline again toward late autumn. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main countries of origin for applicants were Afghanistan (456 applications), Eritrea (430), and Turkey (221), followed by Somalia (214) and Algeria (157). Despite the monthly rise, the total number of asylum applications in the first half of 2025 was still around 18% lower than during the same period in 2024. In anticipation of the seasonal increase, the State Secretariat for Migration (SEM) announced the temporary reopening of three federal asylum centers that had been closed earlier. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of the June applications, 1,889 were primary and 324 secondary (related to births, family reunifications, or repeat requests). Primary applications rose by around 34% compared with June 2024. In June, the SEM issued 2,457 first-instance decisions, granting asylum in about one-quarter of the cases. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (22 July, 2025), Asile : statistiques de juin 2025 [Asylum: June 2025 statistics],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/S0yuk49cE4nzAIapLAEfF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54F43EC9"/>
+    <w:nsid w:val="FCE64BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/increase-asylum-applications-june-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/S0yuk49cE4nzAIapLAEfF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>