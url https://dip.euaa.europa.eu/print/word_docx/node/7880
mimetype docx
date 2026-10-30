--- v2 (2026-08-26)
+++ v3 (2026-10-30)
@@ -7,60 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum applications in Switzerland decrease in August 2025</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In August 2025, Switzerland recorded 2,184 asylum applications, a 12% decrease compared to July. Between January and August, 16,306 applications were filed, 12.3% fewer than during the same period in 2024. The State Secretariat for Migration (SEM) expects around 25,000 asylum requests for 2025, a lower figure than last year’s total of 27,740.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main countries of origin in August were Afghanistan (490 applications), Eritrea (326), Turkey (214), Algeria (182), and Somalia (163). Of the total applications, 1,764 were primary and 420 secondary (due to births, family reunifications, or repeat requests).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM processed 2,600 cases in August, granting asylum in 505 cases (19.4%). 1,018 individuals without the right to remain left Switzerland, including 714 voluntary departures and 304 enforced returns under police escort. There were 5,335 cases receiving return assistance by the end of August.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -265,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -422,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB64D12B"/>
+    <w:nsid w:val="962429B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -695,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-applications-switzerland-decrease-august-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/gZgljH-OXXcZv8yWRkErm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/gZgljH-OXXcZv8yWRkErm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>