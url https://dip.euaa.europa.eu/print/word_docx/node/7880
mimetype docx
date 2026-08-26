--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum applications in Switzerland decrease in August 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Asylum applications in Switzerland decrease in August 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In August 2025, Switzerland recorded 2,184 asylum applications, a 12% decrease compared to July. Between January and August, 16,306 applications were filed, 12.3% fewer than during the same period in 2024. The State Secretariat for Migration (SEM) expects around 25,000 asylum requests for 2025, a lower figure than last year’s total of 27,740.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main countries of origin in August were Afghanistan (490 applications), Eritrea (326), Turkey (214), Algeria (182), and Somalia (163). Of the total applications, 1,764 were primary and 420 secondary (due to births, family reunifications, or repeat requests).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM processed 2,600 cases in August, granting asylum in 505 cases (19.4%). 1,018 individuals without the right to remain left Switzerland, including 714 voluntary departures and 304 enforced returns under police escort. There were 5,335 cases receiving return assistance by the end of August.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (18 September, 2025), Asile: statistiques d’août 2025 [Asylum: August 2025 statistics],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/gZgljH-OXXcZv8yWRkErm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8ED2BD5C"/>
+    <w:nsid w:val="6A20C7ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-applications-switzerland-decrease-august-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/gZgljH-OXXcZv8yWRkErm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>