--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -422,51 +422,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A20C7ED"/>
+    <w:nsid w:val="EB64D12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>