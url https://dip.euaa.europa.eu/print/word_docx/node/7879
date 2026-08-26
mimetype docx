--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swiss Refugee Council opposed to the initiative aimed at restricting rights for asylum seekers in Switzerland zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Swiss Refugee Council opposed to the initiative aimed at restricting rights for asylum seekers in Switzerland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Refugee Council opposed the UDC’s radical initiative “Stop Asylum Abuse! (Initiative for Border Protection),” which seeks to drastically restrict asylum rights in Switzerland. The initiative calls for systematic border controls, a general ban on asylum seekers, a cap of 5,000 asylum grants per year, and the elimination of provisional admission (permit F). The Swiss Refugee Council highlights that the initiative would violate binding international law, including the principle of non-refoulement, abolishing major parts of Swiss asylum law and undermine individual protection procedures. Additionally, they stressed that this initiative would end protection for people displaced by war, stripping already integrated individuals of provisional status and would negatively affect Switzerland’s international cooperation on refugee protection, including agreements under Schengen, Dublin, and the Geneva Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss Refugee Council | Schweizerische Flüchtlingshilfe | Organisation suisse d’aide aux réfugiés (24 September, 2025), NON à la suppression de la protection des personnes réfugiées ! [No to the abolition of protection for refugees!],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.osar.ch/communique-de-presse/non-a-la-suppression-de-la-protection-des-personnes-refugiees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A8B660E"/>
+    <w:nsid w:val="6AC51B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-opposed-initiative-aimed-restricting-rights-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/non-a-la-suppression-de-la-protection-des-personnes-refugiees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-opposed-initiative-aimed-restricting-rights-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/non-a-la-suppression-de-la-protection-des-personnes-refugiees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>