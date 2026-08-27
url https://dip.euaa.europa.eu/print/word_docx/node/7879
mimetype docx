--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -237,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6AC51B2E"/>
+    <w:nsid w:val="28550347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>