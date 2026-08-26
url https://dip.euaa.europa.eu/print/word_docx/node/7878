--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swiss Refugee Council welcomes the rejection of "No Switzerland at 10 Million" initiative zzzzzz</w:t>
+          <w:t xml:space="preserve">Swiss Refugee Council welcomes the rejection of "No Switzerland at 10 Million" initiative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council proposed that Parliament submit the popular initiative “No to a 10-Million Switzerland! (Sustainability Initiative)” to a public vote without a direct or indirect counterproposal and recommended its rejection. The government considers the initiative a threat to Switzerland’s prosperity, security, and sustainable economic development, as well as to the bilateral path with the European Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If approved, the initiative would require Switzerland to withdraw from the Agreement on the Free Movement of Persons (AFMP) with the EU once the country’s population exceeded 10 million, unless new safeguard clauses could be negotiated. This would likely lead to the termination of all Bilateral Agreements Iike jeopardizing Switzerland’s privileged access to the EU single market and threatening jobs and economic stability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council also warned that ending the AFMP could undermine Switzerland’s participation in the Schengen and Dublin systems, increasing irregular migration, asylum requests, and security risks due to the loss of access to EU information databases.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -82,54 +95,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, the State Secretariat for Migration (SEM) is developing new measures with cantons, cities, and municipalities to reduce unfounded asylum claims and prevent abuses in the asylum system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss Refugee Council | Schweizerische Flüchtlingshilfe | Organisation suisse d’aide aux réfugiés (25 September, 2025), L’OSAR salue le NON clair à l’initiative “Pas de Suisse à 10 millions !” [OSAR welcomes the clear “No” to the “No Switzerland of 10 million!” initiative],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.osar.ch/communique-de-presse/losar-salue-le-non-clair-a-linitiative-pas-de-suisse-a-10-millions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -160,52 +174,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BA87CBDB"/>
+    <w:nsid w:val="2969AF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,55 +714,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-welcomes-rejection-no-switzerland-10-million" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/losar-salue-le-non-clair-a-linitiative-pas-de-suisse-a-10-millions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-welcomes-rejection-no-switzerland-10-million" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/losar-salue-le-non-clair-a-linitiative-pas-de-suisse-a-10-millions" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>