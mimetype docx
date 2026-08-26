--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland plans to host injured children from the Gaza strip zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland plans to host injured children from the Gaza strip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Confederation, together with several cantons, plans to welcome around twenty injured children from the Gaza Strip as part of a humanitarian operation so they can receive medical treatment in suitable facilities. Preparations are ongoing, and the evacuation date remains uncertain due to conditions on the ground.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The operation involves multiple federal departments, including Justice and Police (FDJP), Foreign Affairs (FDFA), Defence (DDPS), and Home Affairs (FDI), as well as several federal offices. Switzerland is coordinating closely with the World Health Organization (WHO), Médecins Sans Frontières (MSF), and Rega, as well as with European countries that have already carried out similar evacuations under the EU Civil Protection Mechanism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The WHO, which maintains patient lists, will assist in selecting those to be evacuated. Before transfer, security checks will be conducted by the relevant Swiss authorities, and once in Switzerland, an asylum procedure will be initiated for the children and accompanying family members.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (26 September, 2025), La Suisse prévoit d’accueillir des enfants blessés de la bande de Gaza [Switzerland plans to take in wounded children from the Gaza Strip],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/e--9W9rtKR-Arh6IZ5Ig1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BA641F4B"/>
+    <w:nsid w:val="9812DFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-plans-host-injured-children-gaza-strip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/e--9W9rtKR-Arh6IZ5Ig1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>