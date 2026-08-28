--- v1 (2026-08-26)
+++ v2 (2026-08-28)
@@ -265,51 +265,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -422,51 +422,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9812DFB3"/>
+    <w:nsid w:val="BF3102FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>