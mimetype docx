--- v1 (2026-08-26)
+++ v2 (2026-10-30)
@@ -22,98 +22,110 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Councillor Beat Jans attends the Munich Migration Meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Together with several European counterparts, the Federal Councillor Beat Jans discussed the future of migration policy, the implementation of the EU Pact on Migration and Asylum and cooperation with third countries on returns and resettlement. Jans welcomed the Swiss Parliament’s approval of the binding parts of the pact and emphasized the need for coordinated approaches that uphold human rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Councillor voiced concern over the reintroduction of internal border controls by several Schengen states, calling for the restoration of mutual trust and stronger bilateral cooperation, particularly with Germany, France, and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Councillor also highlighted the importance of promoting voluntary returns and maintaining national flexibility in implementing return policies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (5 October, 2025), Beat Jans à Munich pour une réunion sur la migration [Beat Jans in Munich for a meeting on migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/xVs98bXUCBCjuBeKVCuR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.10.2025</w:t>
       </w:r>
@@ -148,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -415,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14A88425"/>
+    <w:nsid w:val="3B86F3DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jans-attends-munich-migration-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/xVs98bXUCBCjuBeKVCuR7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jans-attends-munich-migration-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/xVs98bXUCBCjuBeKVCuR7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>