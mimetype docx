--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Councillor Beat Jans attends the Munich Migration Meeting zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Councillor Beat Jans attends the Munich Migration Meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Together with several European counterparts, the Federal Councillor Beat Jans discussed the future of migration policy, the implementation of the EU Pact on Migration and Asylum and cooperation with third countries on returns and resettlement. Jans welcomed the Swiss Parliament’s approval of the binding parts of the pact and emphasized the need for coordinated approaches that uphold human rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Councillor voiced concern over the reintroduction of internal border controls by several Schengen states, calling for the restoration of mutual trust and stronger bilateral cooperation, particularly with Germany, France, and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Councillor also highlighted the importance of promoting voluntary returns and maintaining national flexibility in implementing return policies.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (5 October, 2025), Beat Jans à Munich pour une réunion sur la migration [Beat Jans in Munich for a meeting on migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/xVs98bXUCBCjuBeKVCuR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF23E262"/>
+    <w:nsid w:val="14A88425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jans-attends-munich-migration-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/xVs98bXUCBCjuBeKVCuR7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>