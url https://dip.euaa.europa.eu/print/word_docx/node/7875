--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland extends temporary protection status (status S) for Ukrainians until 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland extends temporary protection status (status S) for Ukrainians until 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council has decided to maintain the temporary protection status (status S) for displaced persons from Ukraine until 4 March 2027. Support measures for beneficiaries under Programme S are also extended to this date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council determined that the conditions for maintaining protection remain fulfilled, as a lasting stabilisation in Ukraine is not foreseeable in the medium term. This decision provides clarity for cantons, municipalities and employers for the next 18 months. Switzerland will reassess the situation if conditions in Ukraine improve significantly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following a parliamentary motion by Councillor Esther Friedli, Switzerland introduced a new rule distinguishing between Ukrainian regions. Temporary protection will now only be granted to people from areas under Russian occupation or active conflict zones. Returns are currently deemed possible to the regions of Volyn, Rivne, Lviv, Ternopil, Zakarpattia, Ivano-Frankivsk and Chernivtsi. Individuals already with status S and their family members in Ukraine are not affected by the change. The State Secretariat for Migration will regularly review which regions are considered safe and adjust the list as needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -85,51 +86,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (8 October, 2025), Le statut de protection S est maintenu [Protection status S is maintained],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/3q4IMpZVrA6n</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F539DCBA"/>
+    <w:nsid w:val="AB6CE06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +706,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-extends-temporary-protection-status-status-s-ukrainians-until" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/3q4IMpZVrA6n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>