--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swiss Refugee Council expresses concerns about Federal Council's decision on safe regions in Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">Swiss Refugee Council expresses concerns about Federal Council's decision on safe regions in Ukraine</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Refugee Council (OSAR) expressed concerns about the Swiss Federal Council’s decision to limit the scope of protection status S for Ukrainian refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While OSAR welcomed the extension of the status until March 2027, it condemned the classification of seven Ukrainian regions as 'safe', calling the move politically motivated and detached from on-the-ground realities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to OSAR, security conditions across Ukraine remain unstable, making any reliable distinction between safe and unsafe areas impossible. The organisation pointed out that the EU makes no such differentiation and emphasised that protection should only be lifted once the war has ended, a peace agreement has been signed and international bodies can ensure safety.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,75 +88,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">While OSAR welcomed the continued protection programme, it opposed new restrictions on the freedom of movement, specifically reducing the permitted stay in Ukraine for S-status holders from 15 days per quarter to 15 days per half-year, saying such measures hinder family connections and voluntary return efforts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss Refugee Council | Schweizerische Flüchtlingshilfe | Organisation suisse d’aide aux réfugiés (8 October, 2025), Pas de régions sûres en Ukraine : l’OSAR dénonce une décision erronée du Conseil fédéral [No safe regions in Ukraine: the Swiss Refugee Council condemns a wrong decision by the Federal Council],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.osar.ch/communique-de-presse/pas-de-regions-sures-en-ukraine-losar-denonce-une-decision-erronee-du-conseil-federal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Switzerland extends temporary protection status (status S) for Ukrainians until 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -174,52 +189,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -272,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="707E5205"/>
+    <w:nsid w:val="27B0945E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,55 +729,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-expresses-concerns-about-federal-councils-decision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/pas-de-regions-sures-en-ukraine-losar-denonce-une-decision-erronee-du-conseil-federal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/switzerland/switzerland-extends-temporary-protection-status-status-s-ukrainians-until" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-expresses-concerns-about-federal-councils-decision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/pas-de-regions-sures-en-ukraine-losar-denonce-une-decision-erronee-du-conseil-federal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/switzerland/switzerland-extends-temporary-protection-status-status-s-ukrainians-until" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>