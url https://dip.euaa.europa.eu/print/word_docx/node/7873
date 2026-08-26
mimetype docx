--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,128 +13,143 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swiss Federal Council decides that cantons retain the authority to order administrative detention zzzzzz</w:t>
+          <w:t xml:space="preserve">Swiss Federal Council decides that cantons retain the authority to order administrative detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Swiss Federal Council has decided that cantons will retain the authority to order administrative detention under immigration law for rejected asylum seekers residing in federal asylum centres. This decision was taken at the Federal Council’s meeting on 8 October 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Federal Council plans to introduce an exception for individuals who pose a threat to Switzerland’s internal or external security. In such cases, the State Secretariat for Migration would be granted the competence to order administrative detention, with the relevant provision to be added to the Federal Act on Foreign Nationals and Integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The decision follows </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a report responding to postulate 23.3837</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which proposed reinstating the SEM’s power to order detention in federal asylum centres. After review, the Federal Council concluded that the current system where cantons hold this power remains effective and appropriate, as a shift in jurisdiction would not alter the legal grounds for detention nor make it easier to impose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For high-risk individuals, however, the Federal Council supports allowing the SEM to act more swiftly, particularly when national security is at stake. The Federal Department of Justice and Police has been tasked with drafting the necessary legislative amendment for consultation. The Federal Council emphasised that existing police measures under the Federal Act on Police Measures to Combat Terrorism remain the primary tool for ensuring national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (8 October, 2025), Détention administrative : le Conseil fédéral maintient la compétence cantonale [Administrative detention: Federal Council maintains cantonal jurisdiction],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/8LCE6OBq1uKL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,52 +180,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FFC95BC2"/>
+    <w:nsid w:val="7AA43EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +720,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-federal-council-decides-cantons-retain-authority-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/SeM8JYIcRHFc/ber-br-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/8LCE6OBq1uKL" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-federal-council-decides-cantons-retain-authority-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/SeM8JYIcRHFc/ber-br-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/8LCE6OBq1uKL" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>