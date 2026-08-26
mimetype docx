--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland and Greece sign new agreement for continued support for migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland and Greece sign new agreement for continued support for migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland has extended its support to Greece in managing migration through a new agreement signed in Athens on 13-14 October 2025. State Secretary for Migration, Vincenzo Mascioli, and Greek Migration Minister, Thanos Plevris, confirmed Switzerland's continued support for migration-related projects in Greece as part of Switzerland's second contribution to EU countries, which began in 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new phase, set to run from 2025 to 2029, will allocate CHF 28.65 million to enhance migration management, focusing on services for unaccompanied minor asylum seekers, early integration of refugees and strengthening asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussions during the visit also addressed challenges such as the protection of refugees and migrants with special needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (14 October, 2025), La Suisse et la Grèce signent un accord migratoire [Switzerland and Greece sign migration agreement],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/gdAQsR8xYzQQohutUGHM6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EF379633"/>
+    <w:nsid w:val="4BEF0DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-and-greece-sign-new-agreement-continued-support-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/gdAQsR8xYzQQohutUGHM6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>