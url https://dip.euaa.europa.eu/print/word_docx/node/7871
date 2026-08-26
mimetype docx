--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Department of Justice and Police signed agreement to reinforce external migration cooperation policy zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Department of Justice and Police signed agreement to reinforce external migration cooperation policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Department of Justice and Police (FDJP), the Federal Department of Foreign Affairs (FDFA), and the Federal Department of Economic Affairs, Education and Research (EAER) signed a new 2025–2028 agreement to reinforce Switzerland’s interdepartmental collaboration on external migration policy. Switzerland’s coordinated external migration approach seeks to address the causes of forced displacement, prevent irregular migration and improve living conditions in origin and transit countries through humanitarian aid, peacebuilding, human rights, and development cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Department of Justice and Police | Eidgenössisches Justiz- und Polizeidepartement | Département fédéral de justice et police | Dipartimento federale di giustizia e polizia (15 October, 2025), Politique migratoire extérieure : poursuite de la collaboration interdépartementale [External migration policy: continuation of interdepartmental cooperation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/BbL5rlmYbDqkel6AdwPiL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43A84D20"/>
+    <w:nsid w:val="883CF74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-department-justice-and-police-signed-agreement-reinforce-external" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/BbL5rlmYbDqkel6AdwPiL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>