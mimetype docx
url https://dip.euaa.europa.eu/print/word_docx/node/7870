--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM publishes data on international protection as of September 2025 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">SEM publishes data on international protection as of September 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The number of asylum applications in Switzerland fell by nearly 10% over the first three quarters of 2025, compared with the same period in 2024. From January to the end of September 2025, the State Secretariat for Migration (SEM) registered 18,877 asylum applications, including 2,571 in September.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of these September applications, 2,138 were primary and 433 secondary (due to births, family reunifications or repeat applications). Primary applications rose by 21% compared to August 2025 and by 3.4% compared to September 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Afghanistan remained the main country of origin with 629 applications, followed by Eritrea (449), Turkey (226), Algeria (199) and Somalia (184). During the first 9 months of 2025, 18,877 applications were recorded, down from 20,962 during the same period last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -86,54 +76,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applications typically rise at the end of summer and in autumn before declining in winter. For the whole of 2025, SEM expects around 25,000 (+/–3,000) new asylum applications, with a 60–70% probability, a figure lower than last year’s 27,740 applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (20 October, 2025), Asile: statistiques de septembre 2025 [Asylum: September 2025 statistics],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/anrp50nCvyh5TMPPv4JQG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -262,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="012DA7E7"/>
+    <w:nsid w:val="DC500945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-publishes-data-international-protection-september-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/anrp50nCvyh5TMPPv4JQG" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-publishes-data-international-protection-september-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/anrp50nCvyh5TMPPv4JQG" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>