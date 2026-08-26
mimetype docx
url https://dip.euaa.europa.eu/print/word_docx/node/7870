--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -422,51 +422,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DC500945"/>
+    <w:nsid w:val="F39F193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>