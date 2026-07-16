--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -265,51 +265,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -401,51 +401,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD63A4C3"/>
+    <w:nsid w:val="E0C68C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>