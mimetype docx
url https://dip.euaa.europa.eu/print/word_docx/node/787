--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Red Cross publishes a report highlighting challenges in family reunification for persons granted asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Red Cross publishes a report highlighting challenges in family reunification for persons granted asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This advocacy document presents a thorough examination of the relevant legal regulations and publicly available information pertaining to the implementation of the right to family reunification for asylum seekers. It incorporates statistical data and insights gathered from lawyers and advocates who provide legal assistance to foreigners, as well as other publicly available sources. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The document offers a systematic analysis of the situation, yielding interpretive and inductive conclusions that inform its recommendations. These recommendations align with the Lithuanian Red Cross's longstanding commitment to protecting the rights and interests of refugees and asylum seekers. The experience of separation from family, particularly when it is forced, can be profoundly distressing and have a lasting impact on an individual. For those fleeing war and persecution, reuniting with family members who remain in another country is often the top priority upon arrival in the host country. In such cases, family reunification is frequently regarded as a crucial prerequisite for successful rehabilitation and integration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Despite the recognition of the individual's right to family reunification and the state's positive obligation to facilitate its implementation through mediation and assistance, foreigners who have been granted asylum in Lithuania often encounter significant difficulties in reuniting with family members who remain in another country. The stories of asylum seekers highlight the systemic problems that foreigners who have been granted asylum in Lithuania face in exercising their right to family reunification. While ad hoc solutions may be found in certain individual cases, many people remain trapped in uncertainty. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -89,54 +102,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The model proposed by the Lithuanian Red Cross builds upon existing elements from other procedures, ensuring compatibility with the general principles of the Lithuanian migration system. The proposed model also eliminates certain restrictions that lack rational justification and obvious benefits for the state, and instead encourages the state to take proactive measures to promote and facilitate family reunification, such as incorporating a family reunification component into the integration package. By doing so, the state can ensure that family reunification is a clearly defined and consistent process that supports the successful integration of refugees in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuanian Red Cross | Lietuvos Raudonasis Kryžius (17 June, 2025), Lietuvoje prieglobsčio gavusių asmenų teisės į šeimos susijungimą įgyvendinimo iššūkiai [The challenges of implementing the right to family reunification for individuals who have received asylum in Lithuania (revised and updated edition)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://redcross.lt/wp-content/uploads/2024/10/LIETUVOJE-PRIEGLOBSTI-GAVUSIU-ASMENU-TEISES-I-SEIMOS-SUSIJUNGIMA-IGYVENDINIMO-ISSUKIAI-LT-2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -167,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E0C68C46"/>
+    <w:nsid w:val="BDE0ACCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,55 +721,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/red-cross-publishes-report-highlighting-challenges-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/LIETUVOJE-PRIEGLOBSTI-GAVUSIU-ASMENU-TEISES-I-SEIMOS-SUSIJUNGIMA-IGYVENDINIMO-ISSUKIAI-LT-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/red-cross-publishes-report-highlighting-challenges-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/LIETUVOJE-PRIEGLOBSTI-GAVUSIU-ASMENU-TEISES-I-SEIMOS-SUSIJUNGIMA-IGYVENDINIMO-ISSUKIAI-LT-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>