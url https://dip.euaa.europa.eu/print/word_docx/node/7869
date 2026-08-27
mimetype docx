--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council encourages work among S status holders zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council encourages work among S status holders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council has announced measures to make it easier for people holding protection status S (displaced persons from Ukraine) to enter the labour market, in order to promote professional integration among beneficiaries. The amendments to the relevant ordinances will come into effect on 1 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the new rules, S status holders will no longer need a work permit to take up employment. Instead, employers will only have to register the start or end of employment, either via the federal business portal "EasyGov.swiss" or directly with the competent cantonal authority. This simplified registration system can already be used from 23 October 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection who receive social assistance may also be required to participate in integration or vocational programmes, similar to recognised refugees or provisionally admitted persons. Failure to comply may lead to reductions in social assistance payments.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (22 October, 2025), Le Conseil fédéral encourage les bénéficiaires du statut S à travailler [Federal Council encourages S status holders to work],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/O1q31tESAJVk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B70E3B82"/>
+    <w:nsid w:val="628BB357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-encourages-work-among-s-status-holders" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/O1q31tESAJVk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>