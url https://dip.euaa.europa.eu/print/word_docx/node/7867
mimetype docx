--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,55 +7,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Switzerland evacuates injured children from Gaza for medical treatment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is evacuating an initial group of seven injured children from the Gaza Strip for medical treatment. The children, accompanied by 27 family members, arrived in Switzerland on Rega and Swiss Air Force aircraft on 24 October 2025 and will receive care at hospitals in Geneva, Vaud, Ticino, Basel-Stadt, Lucerne, and St. Gallen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This operation, involving multiple federal agencies, Swiss cantons, the World Health Organization (WHO), Médecins Sans Frontières (MSF), and Swiss Air-Rescue Rega, aims to provide highly specialized treatment for children suffering from war-related injuries. After arriving in Jordan, they were initially treated with medical support from Switzerland's Humanitarian Aid Unit (SHA) before being flown to Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of the process, the children and their companions will undergo an asylum procedure in Switzerland, with their accommodation arranged by cantons or the State Secretariat for Migration (SEM).</w:t>
       </w:r>
@@ -66,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland plans to further expand the operation, with preparations underway to evacuate 13 more children. The WHO has registered 15,000 patients from Gaza for evacuation, including 4,000 children, many in critical condition and requiring urgent care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (24 October, 2025), Des enfants blessés évacués de la bande de Gaza pour recevoir des soins médicaux [Injured children to be evacuated from Gaza for medical treatment],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/en/newnsb/szgg_qdLm8RdqqFM0qJg5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F8CFF03"/>
+    <w:nsid w:val="E3DACA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/en/newnsb/szgg_qdLm8RdqqFM0qJg5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7867" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/en/newnsb/szgg_qdLm8RdqqFM0qJg5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>