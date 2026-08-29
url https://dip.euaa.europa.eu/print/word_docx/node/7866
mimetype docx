--- v0 (2026-07-07)
+++ v1 (2026-08-29)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland and Bulgaria sign agreement on migration cooperation zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Switzerland and Bulgaria sign agreement on migration cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland and Bulgaria signed in Sofia a framework agreement establishing a bilateral cooperation programme on migration, as part of Switzerland’s second contribution to selected EU Member States. The programme, worth CHF 21.35 million, will focus on improving accommodation and care for unaccompanied minor asylum seekers and on digitalising asylum procedures in Bulgaria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement was signed by Hendrick Krauskopf, Deputy Director of the Swiss State Secretariat for Migration (SEM), and Tomislav Donchev, Bulgarian Deputy Prime Minister. During his visit, Mr. Krauskopf also toured a Sofia reception centre set to be transformed into a first-arrival facility for unaccompanied minors. Discussions with Bulgarian authorities and NGOs centred on the protection of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Approved by the Swiss Federal Council on 27 August 2025, the agreement aims to strengthen Bulgaria’s reception capacity and, more broadly, to enhance migration management in Europe. Switzerland has earmarked CHF 190 million under its second EU contribution (2025–2029) for migration-related projects supporting countries most affected by migration flows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (28 October, 2025), La Suisse et la Bulgarie signent un accord de coopération migratoire [Switzerland and Bulgaria sign migration cooperation agreement],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/PIf3xSO2WxU8NaFesJEeN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception, Accommodation, Applicants with special needs, Unaccompanied minors, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DFB6BCE"/>
+    <w:nsid w:val="C3933866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-and-bulgaria-sign-agreement-migration-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/PIf3xSO2WxU8NaFesJEeN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-and-bulgaria-sign-agreement-migration-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/PIf3xSO2WxU8NaFesJEeN" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>