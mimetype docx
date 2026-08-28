--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,100 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Government of Slovenia publishes data on applications of international protection in Slovenia from January to September 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Government of Slovenia publishes data on applications of international protection in Slovenia from January to September 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government of Slovenia has published data concerning the number of applications for international protection in Slovenia divided per country of origin and from January to September 2025. They can be consulted in full in this </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">excel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Government of the Republic of Slovenia for the Care and Integration of Migrants | Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov (1 October, 2025), Prošnje za mednarodno zaščito januar-september 2025 [Applications for international protection January - September 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/podrocja/drzava-in-druzba/priseljevanje-v-slovenijo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B4210558"/>
+    <w:nsid w:val="10FA856A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,51 +684,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7864" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https://www.gov.si/assets/ministrstva/MNZ/Dokumenti/DM/september-2025/Prosnje-za-mednarodno-zascito-januar-september-2025.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/podrocja/drzava-in-druzba/priseljevanje-v-slovenijo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>