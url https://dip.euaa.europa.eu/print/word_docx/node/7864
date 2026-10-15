--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -22,90 +22,102 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Government of Slovenia publishes data on applications of international protection in Slovenia from January to September 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government of Slovenia has published data concerning the number of applications for international protection in Slovenia divided per country of origin and from January to September 2025. They can be consulted in full in this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">excel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Government of the Republic of Slovenia for the Care and Integration of Migrants | Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov (1 October, 2025), Prošnje za mednarodno zaščito januar-september 2025 [Applications for international protection January - September 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/podrocja/drzava-in-druzba/priseljevanje-v-slovenijo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.10.2025</w:t>
       </w:r>
@@ -140,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -250,51 +262,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -407,51 +419,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10FA856A"/>
+    <w:nsid w:val="AFD97B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -680,51 +692,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7864" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https://www.gov.si/assets/ministrstva/MNZ/Dokumenti/DM/september-2025/Prosnje-za-mednarodno-zascito-januar-september-2025.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/podrocja/drzava-in-druzba/priseljevanje-v-slovenijo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7864" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https://www.gov.si/assets/ministrstva/MNZ/Dokumenti/DM/september-2025/Prosnje-za-mednarodno-zascito-januar-september-2025.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/podrocja/drzava-in-druzba/priseljevanje-v-slovenijo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>