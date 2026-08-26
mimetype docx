--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,100 +13,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Extension of residence permit under the Ukraine-Special Act until March 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Extension of residence permit under the Ukraine-Special Act until March 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Residence permits in Denmark under the Special Act for people displaced from Ukraine can now be extended automatically until 17 March 2027, according to the executive order </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BEK no. 1095 of 10/09/2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The Executive Order extends the validity of residence permits granted under Denmark’s Temporary Residence Permit Act for persons displaced from Ukraine until 17 March 2027, unless grounds for revocation apply. The Danish Immigration Service will automatically process extensions, and decisions can be appealed to the Immigration Board. New permits issued after the Order’s entry into force will also expire on 17 March 2027. The Order is effective from 15 September 2025, repealing the previous 2023 Executive Order on the same subject.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (9 October, 2025), Forlængelse af opholdstilladelse efter Ukraine-særloven [Extension of residence permit under the Ukraine-Special Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nyidanmark.dk/en-GB/News-Front-Page/2025/10/Extension-of-residence-permit-under-the-Ukraine-Special-Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53DCA3BF"/>
+    <w:nsid w:val="FFD00DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/extension-residence-permit-under-ukraine-special-act-until-march-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2025/1095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/News-Front-Page/2025/10/Extension-of-residence-permit-under-the-Ukraine-Special-Act" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/extension-residence-permit-under-ukraine-special-act-until-march-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2025/1095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/News-Front-Page/2025/10/Extension-of-residence-permit-under-the-Ukraine-Special-Act" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>