--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Deputy Minister discusses returns in the EU at JHA Council meeting in Luxembourg zzzzzz</w:t>
+          <w:t xml:space="preserve">Deputy Minister discusses returns in the EU at JHA Council meeting in Luxembourg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Minister of Migration and International Protection, Mr. Nicolas A. Ioannidis, participated in the work of the Justice and Home Affairs Council of the European Union (EU) (Home Affairs), which took place on 14 October 2025 in Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the Council's work, an exchange of views took place on the draft Regulation on a common return system for illegally staying third-country nationals on EU territory. The proposed legislation, which is currently being discussed among Member States at expert level, includes, among other things, common procedures for issuing return decisions, clear rules on forced returns, tighter timelines and stricter obligations for returnees to cooperate with national authorities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -135,54 +148,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> especially for persons who pose a serious threat to public order or national security or are convicted criminals, under the strict condition of compliance with international and EU law and the existence of appropriate guarantees. It stressed that the main prerequisites for the effective implementation of returns are linked to the real conditions on the ground – security, infrastructure, basic services and livelihoods – as well as to the need to build reliable channels of communication with the Syrian authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (14 October, 2025), Ο Υφυπουργός Μετανάστευσης και Διεθνούς Προστασίας συμμετείχε στο Συμβούλιο Δικαιοσύνης και Εσωτερικών Υποθέσεων της ΕΕ [The Deputy Minister of Migration and International Protection participated in the Justice and Home Affairs Council of the EU],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/o-yfypourgos-metanastefsis-kai-diethnous-prostasias-symmeteiche-sto-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-ee/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -213,52 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -311,187 +325,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E3B850A"/>
+    <w:nsid w:val="1C07986A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -595,51 +642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D2D2FE33"/>
+    <w:nsid w:val="3A077579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -871,55 +918,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7861" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/o-yfypourgos-metanastefsis-kai-diethnous-prostasias-symmeteiche-sto-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-ee/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7861" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/o-yfypourgos-metanastefsis-kai-diethnous-prostasias-symmeteiche-sto-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-ee/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>