--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Commission presents the 2026 work programme with a focus on the Pact of Migration and Asylum zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">European Commission presents the 2026 work programme with a focus on the Pact of Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission unveiled its 2026 work programme, outlining the Commission’s legislative and policy priorities for the year ahead, developed in close cooperation with the European Parliament, Member States and EU consultative bodies. A central focus is the implementation of the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The programme emphasises putting the Pact into practice to ensure a system that prevents abuse, eases pressure on national systems and combines strong responsibility with meaningful solidarity among Member States.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To combat migrant smuggling and human trafficking, the European Commission will propose new sanctions to freeze smugglers’ assets, restrict their movement and cut off profits. Frontex will also see its role reinforced, expanding its operational support and assisting with returns, as part of the EU’s continued efforts to modernise and digitalise the common European return system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (21 October, 2025), [Commission unveils 2026 work programme],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B0721B2"/>
+    <w:nsid w:val="59BC1A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-presents-2026-work-programme-focus-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-presents-2026-work-programme-focus-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>