--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,118 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior publishes handbook on take charge and reception of unaccompanied minors zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior publishes handbook on take charge and reception of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Ministry of the Interior published a new operational handbook “</w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Take Charge and Reception of Unaccompanied Foreign Minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” for stakeholders involved in various capacities in caring for unaccompanied foreign minors and providing initial reception services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The handbook was developed by the Ministry of the Interior (Department for Civil Liberties and Immigration), with the support of the EUAA and the collaboration of the Department of Public Security, the Ministry of Labor and Social Policies (Directorate General for Migration Policies and the Social and Labor Integration of Migrants), the Department for Equal Opportunities of the Presidency of the Council of Ministers, the Central Service of the Reception and Integration System (SAI), UNHCR, the IOM and UNICEF. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (21 October, 2025), Presa in carico e accoglienza dei minori stranieri non accompagnati - Vademecum operativo [Taking charge and reception of unaccompanied foreign minors - Operational handbook],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/stampa-e-comunicazione/pubblicazioni/presa-carico-e-accoglienza-dei-minori-stranieri-non-accompagnati-vademecum-operativo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -253,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59998161"/>
+    <w:nsid w:val="61C4BFD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,55 +687,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7855" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2025-10/vademecum_operativo_per_la_presa_in_carico_e_laccoglienza_msna_rev_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/stampa-e-comunicazione/pubblicazioni/presa-carico-e-accoglienza-dei-minori-stranieri-non-accompagnati-vademecum-operativo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7855" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2025-10/vademecum_operativo_per_la_presa_in_carico_e_laccoglienza_msna_rev_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/stampa-e-comunicazione/pubblicazioni/presa-carico-e-accoglienza-dei-minori-stranieri-non-accompagnati-vademecum-operativo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>