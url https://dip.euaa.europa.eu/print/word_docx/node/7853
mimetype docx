--- v0 (2026-07-08)
+++ v1 (2026-08-28)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government publishes on accommodated applicants for international protection in Slovenia zzzzzz</w:t>
+          <w:t xml:space="preserve">Government publishes on accommodated applicants for international protection in Slovenia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government Office for the Care and Integration of Migrants has published an overview of the accommodation of applicants of international protection as of 28.10.2025. The overview reports on the number of asylum seekers accommodated per centre, including the number of unaccompanied asylum seeking children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report can be consulted in full </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Government of the Republic of Slovenia for the Care and Integration of Migrants | Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov (28 October, 2025), Pregled stanja nastanitev na dan 28.10.2025 [Overview of the accommodation situation as of 28 October 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/assets/vladne-sluzbe/UOIM/STATISTIKA/Oktober-2025/28.10.2025-podatki-o-prosilcih-za-mednarodno-zascito.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AFDA0CCD"/>
+    <w:nsid w:val="633309AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/government-publishes-accommodated-applicants-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/assets/vladne-sluzbe/UOIM/STATISTIKA/Oktober-2025/28.10.2025-podatki-o-prosilcih-za-mednarodno-zascito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>