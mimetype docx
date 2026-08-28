--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -414,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="633309AD"/>
+    <w:nsid w:val="86FC79EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>