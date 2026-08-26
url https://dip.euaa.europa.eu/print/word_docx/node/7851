--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,77 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Deadlines for handling certain proceedings including temporary protection suspended until 4 March 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Deadlines for handling certain proceedings including temporary protection suspended until 4 March 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Act of 12 September 2025 “on the amendment of certain acts to verify the entitlement to family benefits for foreigners and on the conditions of assistance to Ukrainian citizens in connection with the armed conflict in the territory of that state” (</w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, Item 1301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">suspended deadlines</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for handling the following administrative matters in proceedings conducted by voivodeship offices </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">until 04 March 2026</w:t>
@@ -145,54 +136,55 @@
         </w:rPr>
         <w:t xml:space="preserve">Only the deadlines for processing have been suspended. Applications continue to be accepted and processed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (6 October, 2025), Zawieszenie biegu terminów załatwiania spraw cudzoziemskich [Suspension of deadlines for settling foreign matters],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/zawieszenie-biegu-terminow-zalatwiania-spraw-cudzoziemskich</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,52 +215,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -321,187 +313,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="86676925"/>
+    <w:nsid w:val="EA90AA2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -605,51 +630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CF3A3D5F"/>
+    <w:nsid w:val="BE631CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -881,55 +906,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/deadlines-handling-certain-proceedings-including-temporary-protection-suspended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dziennikustaw.gov.pl/D2025000130101.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/zawieszenie-biegu-terminow-zalatwiania-spraw-cudzoziemskich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/deadlines-handling-certain-proceedings-including-temporary-protection-suspended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dziennikustaw.gov.pl/D2025000130101.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/zawieszenie-biegu-terminow-zalatwiania-spraw-cudzoziemskich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>