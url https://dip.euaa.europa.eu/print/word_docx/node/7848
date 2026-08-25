--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,77 +7,93 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circular from the Ministry of the Interior poses at risks CPRs' inspections</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior is reducing the effectiveness of inspections at repatriation detention centers, creating fertile ground for abuse and human rights violations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With the Circular of 18 April 2025 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accesso-ai-CPR-nota-18042025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the Ministry of the Interior introduced new restrictions on the inspection powers of parliamentarians and regional councilors, also limiting the ability of expert delegations, who monitor the conditions of the centers and report any critical issues, to access them. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until now, this right of visitation was protected by law precisely because it was considered essential to ensuring respect for human rights and transparency regarding the conditions of persons deprived of their liberty. Article 67 of Law No. 354 of 1975 on the penitentiary system recognizes and guarantees the right to visit places of detention for certain individuals, even without authorization. These individuals include members of parliament, regional councilors, MEPs, magistrates, and Guarantors of the rights of persons deprived of their liberty. Since 2022, the so-called Lamorgese Directive has extended these guarantees to CPRs, precisely to ensure democratic oversight and prevent these facilities from remaining grey areas. This directive guarantees the right to enter without authorization, communicate with inmates, and inspect the material and health conditions of the centers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the new circular from the Ministry of the Interior marks a significant change of direction. An administrative act introduces measures that severely restrict access to CPRs and verify their conditions. The main changes concern the following aspects:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -147,54 +163,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">These are not isolated cases: the picture is the same in all CPRs. In these places, where people who have committed no crime are detained, human rights violations are constantly being recorded. Faced with these realities, the logical response should be to close the centers and dismantle the system. Instead, the Ministry of the Interior chooses to close them to civil society, allowing it to continue unchallenged in its trampling on the dignity and rights of migrants. Restricting inspection powers reduces transparency and complicates monitoring of compliance by managers. Above all, it increases the daily risk of inhuman and degrading treatment. This circular is a serious and shameful act, confirming the government's hostility toward fundamental rights and its deliberate choice to prioritize silence and opacity over legality and transparency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coalizione Italiana per le Libertà e i Diritti civili | Coalition for Civil Liberties and Rights (9 September, 2025), Ispezioni nei CPR a rischio: la circolare del Ministero dell’Interno [Inspections in CPRs at risk: the circular of the Ministry of the Interior],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cild.eu/blog/2025/09/09/ispezioni-nei-cpr-a-rischio-la-circolare-del-ministero-dellinterno/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,52 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -323,187 +340,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BE2E249C"/>
+    <w:nsid w:val="37068D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -607,51 +657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67B5230C"/>
+    <w:nsid w:val="73AA53A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -883,55 +933,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cild.eu/wp-content/uploads/2025/09/Accesso-ai-CPR-nota-18042025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/09/09/ispezioni-nei-cpr-a-rischio-la-circolare-del-ministero-dellinterno/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7848" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cild.eu/wp-content/uploads/2025/09/Accesso-ai-CPR-nota-18042025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/09/09/ispezioni-nei-cpr-a-rischio-la-circolare-del-ministero-dellinterno/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>