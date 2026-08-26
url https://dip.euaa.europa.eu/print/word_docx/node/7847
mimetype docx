--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,125 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Court of Rome confirms the examination of application is possible even if applicant has another permit zzzzzz</w:t>
+          <w:t xml:space="preserve">The Court of Rome confirms the examination of application is possible even if applicant has another permit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Civil Court of Rome, in a </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> dated June 18, clarified that holding a residence permit for another reason, in this case, special protection, neither prevents nor affects the ability to submit an application for international protection and have it examined, without requiring the renunciation of the existing permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the ruling, the Judge reiterates that international protection status can and must be determined  independently of the holder of another permit , since they are different and autonomous institutions: a national permit (like the special protection permit) cannot replace or restrict access to the supranational guarantees recognized by EU law and the Geneva Convention. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Court therefore orders the Police Headquarters to formalize the applicant's application for international protection and to examine it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (8 October, 2025), Si all’esame della domanda di asilo anche se il richiedente ha già un altro permesso di soggiorno [Yes to the examination of the asylum application even if the applicant already has another residence permit],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4450/Si-allesame-della-domanda-di-asilo-anche-se-il-richiedente-ha-gia-un-altro-permesso-di-soggiorno</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +154,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Content of protection, Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="721B32ED"/>
+    <w:nsid w:val="FD60D151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +694,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-rome-confirms-examination-application-possible-even-if-applicant-has" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/wp-content/uploads/2025/10/decisione-protezione-reiterata_redacted.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4450/Si-allesame-della-domanda-di-asilo-anche-se-il-richiedente-ha-gia-un-altro-permesso-di-soggiorno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-rome-confirms-examination-application-possible-even-if-applicant-has" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/wp-content/uploads/2025/10/decisione-protezione-reiterata_redacted.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4450/Si-allesame-della-domanda-di-asilo-anche-se-il-richiedente-ha-gia-un-altro-permesso-di-soggiorno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>