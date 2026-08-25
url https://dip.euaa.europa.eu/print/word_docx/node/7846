--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,96 +13,87 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Council of State rejects the CPRs tender due to inadequate health protection for detained migrants zzzzzz</w:t>
+          <w:t xml:space="preserve">The Council of State rejects the CPRs tender due to inadequate health protection for detained migrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The coalition formed by CILD and all the organizations that participated in the appeal by Asgi and Cittadinanzattiva, together with A buon Diritto, ActionAid, Arci, Be Free, Giuristi Democratici, Psichiatria Democratica, and Spazi Circolari, intervened in the legal action that led to the Council of State's recognition—after an initial rejection in the first instance—of the illegitimacy of the tender specifications for the Repatriation Detention Centers (CPRs). These specifications fail to guarantee adequate standards for the right to health of those detained in CPRs, especially due to the lack of suicide prevention. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Council of State's ruling upheld the appeal against the Ministry of the Interior, declaring the Ministerial Decree of March 4, 2024, which defines the draft tender specifications for the CPRs, to be unlawful. Despite the initial rejection in the first instance, the Council of State finally ruled in favor of the associations, marking a crucial step towards protecting the fundamental rights of detainees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In Italy, the management of administrative detention of migrants in CPRs is entrusted to private entities, often large multinationals, where every aspect of fundamental rights is entrusted to the managing bodies, which prioritize profit over the detainees. This system was exposed in the investigative report, " </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...33 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The CPR Affair: Business at the Expense of Migrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ." The management system differs from the penitentiary system, where management is carried out directly by the Ministry of Justice. In the case of CPRs, however, the Ministry of the Interior establishes the guidelines through the tender specifications, on the basis of which tenders are drawn up.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As the associations promoting the appeal, ASGI and Cittadinanzattiva, stated:</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
@@ -117,54 +108,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coalizione Italiana per le Libertà e i Diritti civili | Coalition for Civil Liberties and Rights (9 October, 2025), Il Consiglio di Stato boccia il capitolato di appalto dei CPR [The Council of State rejects the tender specifications of the CPR],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cild.eu/blog/2025/10/09/il-consiglio-di-stato-boccia-il-capitolato-di-appalto-dei-cpr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,52 +187,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -293,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="670805D2"/>
+    <w:nsid w:val="1C1E801D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,55 +727,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/council-state-rejects-cprs-tender-due-inadequate-health-protection-detained" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp-buchineri.cild.eu/wp-content/uploads/2023/06/ReportCPR_2023_2rev.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/10/09/il-consiglio-di-stato-boccia-il-capitolato-di-appalto-dei-cpr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/council-state-rejects-cprs-tender-due-inadequate-health-protection-detained" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp-buchineri.cild.eu/wp-content/uploads/2023/06/ReportCPR_2023_2rev.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/10/09/il-consiglio-di-stato-boccia-il-capitolato-di-appalto-dei-cpr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>