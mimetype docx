--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,77 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CIR publishes a report on European Countries' approach toward UAMs transitioning to adulthood zzzzzz</w:t>
+          <w:t xml:space="preserve">CIR publishes a report on European Countries' approach toward UAMs transitioning to adulthood</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is part of the project </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CO.A.ST – My Coming Of Age Story, founded by EU</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and is partnereed with 4 organizations from 6 Member States: Alliance des Avocats pour les Droits de l'Homme (AADH, France), ELIL – European Lawyers in Lesvos (Greece and Poland), KIND – Kids In Need of Defence (Belgium and Slovakia) and PIC – Pravni Center za Varstvo človekovih Pravic in Okolja (Legal Center for the Protection of Human Rights and the Environment, Slovenia)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Italy, the transition to adulthood for unaccompanied foreign minors is governed by a relatively structured system that includes specific measures. Upon turning 18, young people can convert the residence permit obtained as minors into a study, work, or job-seeking permit, depending on their progress and the assessment of the competent authorities. Furthermore, administrative continuation allows for the extension of housing and support until age 21 for those who are not yet capable of living independently. However, the success of the process depends heavily on the support of volunteer guardians and local programs, which are often inadequate due to regional disparities and the lack of housing.</w:t>
@@ -95,54 +86,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italian Council for Refugees | Consiglio Italiano per i Rifugiati (10 October, 2025), Cosa succede ai minori stranieri non accompagnati quando compiono 18 anni? [What happens to unaccompanied foreign minors when they turn 18?],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cir-rifugiati.org/2025/09/10/cosa-succede-ai-minori-stranieri-non-accompagnati-quando-compiono-18-anni/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -173,52 +165,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -271,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E31AE1E9"/>
+    <w:nsid w:val="21DCAF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -680,55 +705,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/cir-publishes-report-european-countries-approach-toward-uams-transitioning" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/wp-content/uploads/2025/09/Factsheet-n.2-on-the-coming-of-age_COAST_IT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/2025/09/10/cosa-succede-ai-minori-stranieri-non-accompagnati-quando-compiono-18-anni/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/cir-publishes-report-european-countries-approach-toward-uams-transitioning" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/wp-content/uploads/2025/09/Factsheet-n.2-on-the-coming-of-age_COAST_IT.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/2025/09/10/cosa-succede-ai-minori-stranieri-non-accompagnati-quando-compiono-18-anni/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>