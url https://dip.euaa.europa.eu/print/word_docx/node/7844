--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Caritas and Migrantes Foundations present the XXXIV Immigration Report zzzzzz</w:t>
+          <w:t xml:space="preserve">Caritas and Migrantes Foundations present the XXXIV Immigration Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Young people of foreign origin, born or raised in Italy, are, in fact, the silent protagonists of the transformation . Not only recipients of interventions, but generators of hope, bearers of plural identities and a future to be built together. This is the central message of the 34th edition of the "Immigration Report," produced by Caritas Italiana and Fondazione Migrantes, titled this jubilee year "Young People, Witnesses of Hope."</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The volume, presented yesterday, after the usual introduction on the international context, offers a representation of the situation of immigrants residing in Italy according to eight areas of daily life : citizenship, economy, school, healthcare, social hardship, sports, communication, and religious affiliation. The challenge taken up by the Report is to try to transform the many faces of mobility into the composite face of a country.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration numbers in Italy and around the world . In Italy, there are over 5.4 million</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">legally resident foreigners , equal to 9.2% of the population. In 2024, more than 21% of newborns have at least one foreign parent. The main countries of origin of foreign citizens in Italy remain the same, but in recent years there has been a significant increase in new arrivals from Peru and Bangladesh. All this occurs in a global context where, in 2025, there will be 304 million international migrants worldwide, double the number in 1990, and over 123 million refugees and displaced persons. Young People of Foreign Origin: Potential Protagonists of the Country's Transformation. The 2025 Report focuses on young people with a migrant background, who represent a vital resource for Italian society. Many of them face difficulties in recognition and participation , but their experience is a living narrative of hope and change. "Giving them space," Caritas Italiana and Fondazione Migrantes emphasize in the introduction to the volume, "is not a favor, but an investment in Italy's future, which is built also—and above all—with those who have the courage to dream it, from within and without." Work, housing, and poverty: the challenges of inclusion. In 2024, there will be 24 million employed people in Italy , of whom over 2.5 million are foreigners (10.5%). Employment relationships with foreign citizens are growing (+5.8% in one year), but inequalities and exploitation persist, especially in the agricultural and service sectors. Housing difficulties</w:t>
@@ -97,197 +98,205 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy is undergoing a transformation, states the Secretary General of the Italian Bishops' Conference, Msgr. Giuseppe Baturi , in his Preface to the volume – which passes through the faces, stories and dreams of young girls and boys who «attend the same schools as their Italian peers, speak local dialects, support their favorite teams, but often continue to feel – and be perceived – as “ permanent guests” , not fully part of the community». In this sense «Christian communities in Italy today have the opportunity to be privileged laboratories of coexistence, places where one can experiment on a small scale what the entire country struggles to achieve». In the situation depicted in the Report, writes Monsignor Baturi, the citizenshipit is confirmed as one of the "increasingly indispensable steps".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The materials</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The summary of the 2025 Immigration Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  (introduction to the volume).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The preface by HE Msgr. Giuseppe Baturi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Infographic 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  and  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Infographic 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The statistical appendix</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Podcasts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  (extra audio content).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (15 October, 2025), Presentato il XXXIV Rapporto Immigrazione di Caritas Italiana e Fondazione Migrantes [Presentation of the XXXIV Immigration Report of Caritas Italy and the Migrantes Foundation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4459/Presentato-il-XXXIV-Rapporto-Immigrazione-di-Caritas-Italiana-e-Fondazione-Migrantes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -416,187 +425,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B335BF58"/>
+    <w:nsid w:val="8FEB85F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="21034EDF"/>
+    <w:nsid w:val="EA65C9BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -980,51 +1022,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/caritas-and-migrantes-foundations-present-xxxiv-immigration-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrantesonline.it/wp-content/uploads/2025/10/RICM-2025_Intro_Sintesi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrantesonline.it/wp-content/uploads/2025/10/RICM-2025_Indice.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrantesonline.it/wp-content/uploads/2025/10/RICM-2025_Prefazione-Baturi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrantesonline.it/wp-content/uploads/2025/10/RICM-2025_Infografica_Pagina_1.jpg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrantesonline.it/wp-content/uploads/2025/10/RICM-2025_Infografica_Pagina_2.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrantesonline.it/wp-content/uploads/2025/10/RICM-2025_Appendice-statistica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spreaker.com/podcast/rapporto-immigrazione-caritas-e-migrantes--6322531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4459/Presentato-il-XXXIV-Rapporto-Immigrazione-di-Caritas-Italiana-e-Fondazione-Migrantes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>