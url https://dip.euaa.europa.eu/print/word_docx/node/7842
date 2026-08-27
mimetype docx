--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland supports Italy and UNHCR with a project to strengthen reception and protection of UAMs zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland supports Italy and UNHCR with a project to strengthen reception and protection of UAMs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the first half of 2025, 6,205 unaccompanied foreign minors arrived in Italy, representing 18% of the total number of people arriving via the Mediterranean during the year. This percentage is growing, as confirmed by the SIM (Minor Information System) of the Ministry of Labor and Social Policies. They are only a fraction of the 16,497 unaccompanied minors present in Italy as of June 30. To ensure they receive the reception and protection to which they are entitled, the project "Enhancing Reception and Protection Services for Unaccompanied Children in Italy" was launched</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">, promoted by the</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Italian Ministry of the Interior, the Swiss State Secretariat for Migration (SEM), and UNHCR, the UN Refugee Agency. The project, part of a broader bilateral agreement between Switzerland and Italy on migration, will strengthen Italy's efforts to date in managing complex migration flows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Italian reception system is structured around first and second reception centers, designed to assess needs through interviews with minors, provide legal guidance, and facilitate longer-term integration. Although the government is working to strengthen this system, in practice it appears essential, from a child's best interests perspective, to strengthen individualized support interventions as part of the long-term projects minors require. Since there are no restrictions on personal freedom, many of them voluntarily leave reception facilities shortly after arrival, leaving them unprotected and exposed to serious risks. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Traffickers and criminal networks actively exploit this situation, luring unaccompanied minors into conditions of abuse and exploitation. In the first six months of the year, 2,572 minors left the centers on their own, disappearing without a trace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -168,54 +182,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> Refocusing on the needs of minors, identified through information gathering on their profiles within the centers, with the aim of supporting Italian authorities in identifying areas requiring improvement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24 October, 2025),</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/minori-stranieri-non-accompagnati-la-svizzera-al-fianco-dell-italia-e-di</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -246,52 +261,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -344,187 +359,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8969783A"/>
+    <w:nsid w:val="22DB54AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -628,51 +676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F42571D4"/>
+    <w:nsid w:val="EC8472A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -904,55 +952,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7842" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/migliorare-i-servizi-di-accoglienza-e-protezione-i-minori-non-accompagnati-italia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/minori-stranieri-non-accompagnati-la-svizzera-al-fianco-dell-italia-e-di" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7842" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/migliorare-i-servizi-di-accoglienza-e-protezione-i-minori-non-accompagnati-italia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/minori-stranieri-non-accompagnati-la-svizzera-al-fianco-dell-italia-e-di" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>