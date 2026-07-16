--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D931A5D5"/>
+    <w:nsid w:val="BE7B6658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>