--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE published a new practice description on the income requirement in family immigration cases zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE published a new practice description on the income requirement in family immigration cases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Immigration Appeals Board (UNE) has published a new practice description explaining how it applies the regulatory provision allowing exemptions from the income requirement in family immigration cases due to particularly strong humanitarian considerations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provision in question, Section 10-11, first paragraph of the Immigration Regulations, permits exceptions to the income requirement if compelling humanitarian grounds are present. UNE frequently considers this issue, as nearly half of the approximately 1,000 family immigration appeals it processed last year involved cases where the income requirement had not been met. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typical cases include situations where the sponsor in Norway cannot work due to serious health problems or receives insufficient disability or pension benefits, as well as cases where children would be significantly affected by a refusal. Each case is assessed individually, taking into account its specific circumstances and the applicable legal framework. However, UNE notes that while a small number of appeals are granted exemptions, the majority are not upheld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (18 June, 2025), Ny praksisbeskriving om vurdering av identitet i utlendingssaker [New practice description on the assessment of identity in immigration cases],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2025/ny-praksisbeskrivelse-om-inntektskravet-i-familieinnvandringssaker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BE7B6658"/>
+    <w:nsid w:val="91C01856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-published-new-practice-description-income-requirement-family-immigration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/ny-praksisbeskrivelse-om-inntektskravet-i-familieinnvandringssaker/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-published-new-practice-description-income-requirement-family-immigration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/ny-praksisbeskrivelse-om-inntektskravet-i-familieinnvandringssaker/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>