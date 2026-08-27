--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,125 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EMN releases 2024 Publication on Migration Policy zzzzzz</w:t>
+          <w:t xml:space="preserve">EMN releases 2024 Publication on Migration Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The European Migration Network (EMN) in Lithuania has announced the release of its </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2024 publication on Lithuania's migration policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This publication provides an overview of the current state of migration in Lithuania, including trends, policies, and statistics. It serves as a valuable resource for policymakers, researchers, and the general public seeking to understand the complexities of migration in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The publication covers a range of topics, from legal migration and international protection to integration and return migration. It also discusses the challenges and opportunities associated with migration, highlighting Lithuania's efforts to manage migration flows effectively while ensuring the protection of migrants' rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By releasing this publication, EMN Lithuania aims to contribute to a more informed discussion on migration policy, both at the national and European levels. The document is expected to be useful for those involved in migration policy development, implementation, and evaluation, as well as for anyone interested in the migration situation in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (3 October, 2025), [EMN Lithuania released 2024 publication on Lithuania's migration policy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lithuania.iom.int/en/news/emn-lithuania-released-2024-publication-lithuanias-migration-policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +154,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BF63C726"/>
+    <w:nsid w:val="AA7ECB42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +694,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/emn-releases-2024-publication-migration-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lt/uploads/Products/product_2103/IOM_politika_2025_FINAL.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithuania.iom.int/en/news/emn-lithuania-released-2024-publication-lithuanias-migration-policy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/emn-releases-2024-publication-migration-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lt/uploads/Products/product_2103/IOM_politika_2025_FINAL.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithuania.iom.int/en/news/emn-lithuania-released-2024-publication-lithuanias-migration-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>