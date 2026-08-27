--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -421,51 +421,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AA7ECB42"/>
+    <w:nsid w:val="564B7B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>