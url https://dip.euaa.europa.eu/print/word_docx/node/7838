--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,111 +7,128 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNHCR submits observations on Estonia’s draft asylum law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Nordic and Baltic Office of the UNHCR submitted its observations on Estonia’s draft Act on Granting International Protection to Aliens, issued for consultation on 26 June 2026 by the Ministry of the Interior. UNHCR welcomed the reform as a positive step towards enhancing Estonia's refugee protection system and ensuring the implementation of the Pact. UNHCR also advised adopting a wider definition of family members, introducing procedural safeguards for vulnerable groups, guaranteeing proportionate and open procedures, and creating accessible integration programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The observations are available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (in English). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (1 October, 2025), UNHCRi tähelepanekud välismaalasele rahvusvahelise kaitse andmise seaduse eelnõu kohta [UNHCR's observations on the draft law on granting international protection to aliens],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/neu/ee/136349-unhcri-tahelepanekud-valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-kohta.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -240,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E231774"/>
+    <w:nsid w:val="83FFC08C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -649,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/natlegcomments/unhcr/2025/en/150454?_gl=1%2ap95j5g%2a_rup_ga%2aNzQ1OTM4NjU4LjE3NDc4MzIxODM.%2a_rup_ga_EVDQTJ4LMY%2aczE3NjEzMDQ2ODAkbzE1JGcxJHQxNzYxMzA0Njg2JGo1NCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/ee/136349-unhcri-tahelepanekud-valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-kohta.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/unhcr-submits-observations-estonias-draft-asylum-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/natlegcomments/unhcr/2025/en/150454?_gl=1%2ap95j5g%2a_rup_ga%2aNzQ1OTM4NjU4LjE3NDc4MzIxODM.%2a_rup_ga_EVDQTJ4LMY%2aczE3NjEzMDQ2ODAkbzE1JGcxJHQxNzYxMzA0Njg2JGo1NCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/ee/136349-unhcri-tahelepanekud-valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-kohta.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>