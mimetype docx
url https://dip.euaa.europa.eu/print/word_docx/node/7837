--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,126 +13,118 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lithuania announces a second competition for the head of Migration Department zzzzzz</w:t>
+          <w:t xml:space="preserve">Lithuania announces a second competition for the head of Migration Department</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Lithuanian government has announced a new competition for the position of Head of the Migration Department. This move follows a previous attempt to fill the role, which was announced in May but did not yield a suitable candidate as </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the Minister of the interior was not convinced by the candidates' skills and experience for the position.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry is seeking a highly qualified candidate with extensive experience in migration management, policy development, and leadership. The successful candidate will be responsible for leading the Migration Department and working closely with other government agencies, international organizations, and stakeholders to address the complex challenges posed by migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The announcement of the new competition reflects the Ministry's commitment to finding the right candidate for this critical position and ensuring that Lithuania's migration policies are implemented effectively and in line with European Union standards.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (1 October, 2025), Vidaus reikalų ministerija skelbia Migracijos departamento vadovo konkursą [The Ministry of the Interior announces the competition for the head of the Migration Department],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/vidaus-reikalu-ministerija-skelbia-migracijos-departamento-vadovo-konkursa-f0gp/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -261,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="559BA302"/>
+    <w:nsid w:val="9F3C67DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -670,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-announces-second-competition-head-migration-department" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tv3.lt/naujiena/lietuva/vidaus-reikalu-ministerija-antrakart-skelbia-migracijos-departamento-vadovo-konkursa-n1456817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vidaus-reikalu-ministerija-skelbia-migracijos-departamento-vadovo-konkursa-f0gp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-announces-second-competition-head-migration-department" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tv3.lt/naujiena/lietuva/vidaus-reikalu-ministerija-antrakart-skelbia-migracijos-departamento-vadovo-konkursa-n1456817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vidaus-reikalu-ministerija-skelbia-migracijos-departamento-vadovo-konkursa-f0gp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>