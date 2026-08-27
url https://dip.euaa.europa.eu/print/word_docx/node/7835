--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,105 +7,94 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fourth issue of the quarterly journal "IN ITINERE – Percorsi di protezione internazionale", edited by the National Commission for the Right to Asylum, has been published. This issue is dedicated to the rulings on international protection made during the April-June 2025 quarter. As usual, the journal is divided into three sections: the first covers case law from European courts (CJEU and ECtHR) and other international courts; the second focuses on rulings from the Court of Cassation; and the third presents a selection of substantive decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (29 September, 2025), Pubblicato il numero 4 di "IN ITINERE", la rivista sulla protezione internazionale [Issue 4 of 'IN ITINERE', the Journal on International Protection, published],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/notizie/pubblicato-numero-4-itinere-rivista-sulla-protezione-internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +125,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +223,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B69FEF8A"/>
+    <w:nsid w:val="E5C96E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +665,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/fourth-issue-itinere-rulings-international-protection-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-4-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-4-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>