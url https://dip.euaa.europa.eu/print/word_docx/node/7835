--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Fourth issue of "In Itinere" on rulings on international protection published</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fourth issue of the quarterly journal "IN ITINERE – Percorsi di protezione internazionale", edited by the National Commission for the Right to Asylum, has been published. This issue is dedicated to the rulings on international protection made during the April-June 2025 quarter. As usual, the journal is divided into three sections: the first covers case law from European courts (CJEU and ECtHR) and other international courts; the second focuses on rulings from the Court of Cassation; and the third presents a selection of substantive decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -392,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E5C96E21"/>
+    <w:nsid w:val="BD7A535D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-4-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/fourth-issue-itinere-rulings-international-protection-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/pubblicato-numero-4-itinere-rivista-sulla-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>