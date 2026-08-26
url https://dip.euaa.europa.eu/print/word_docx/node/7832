--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Several stakeholders to participate to the conference to combat human trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A conference dedicated to the European Anti-Trafficking Day will take place on October 15, bringing together experts and organizations that combat human trafficking. The event aims to raise awareness about this serious issue and to discuss effective strategies for preventing and combating human trafficking. The conference will provide a platform for experts to share their experiences and knowledge, and for organizations to present their work in this field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Human trafficking is a significant problem that affects many countries, including Lithuania. It is a violation of human rights and a form of modern-day slavery. The conference is an important step in the fight against human trafficking, as it will help to raise awareness and promote cooperation among organizations and experts working in this area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The event is expected to attract a wide range of participants, including government officials, representatives of non-governmental organizations, law enforcement agencies, and experts in the field of human trafficking. The conference will feature presentations, discussions, and workshops, and will provide an opportunity for networking and exchange of ideas.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +70,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (14 October, 2025), Spalio 15 d. – kovai su prekyba žmonėmis ir šių nusikaltimų prevencijai skirtas renginys [15 October – An event dedicated to the fight against human trafficking and the prevention of these crimes],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/spalio-15-d-vyksianti-prekybos-zmonemis-dienai-skirta-konferencija-suburs-su-siuo-reiskiniu-kovojancius-ekspertus-ir-organizacijas-ngdK/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E82D837"/>
+    <w:nsid w:val="B8E4E48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/several-stakeholders-participate-conference-combat-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/spalio-15-d-vyksianti-prekybos-zmonemis-dienai-skirta-konferencija-suburs-su-siuo-reiskiniu-kovojancius-ekspertus-ir-organizacijas-ngdK/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/spalio-15-d-vyksianti-prekybos-zmonemis-dienai-skirta-konferencija-suburs-su-siuo-reiskiniu-kovojancius-ekspertus-ir-organizacijas-ngdK/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>