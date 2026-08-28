--- v1 (2026-08-26)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Several stakeholders to participate to the conference to combat human trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A conference dedicated to the European Anti-Trafficking Day will take place on October 15, bringing together experts and organizations that combat human trafficking. The event aims to raise awareness about this serious issue and to discuss effective strategies for preventing and combating human trafficking. The conference will provide a platform for experts to share their experiences and knowledge, and for organizations to present their work in this field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Human trafficking is a significant problem that affects many countries, including Lithuania. It is a violation of human rights and a form of modern-day slavery. The conference is an important step in the fight against human trafficking, as it will help to raise awareness and promote cooperation among organizations and experts working in this area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The event is expected to attract a wide range of participants, including government officials, representatives of non-governmental organizations, law enforcement agencies, and experts in the field of human trafficking. The conference will feature presentations, discussions, and workshops, and will provide an opportunity for networking and exchange of ideas.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -256,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B8E4E48B"/>
+    <w:nsid w:val="38E0A76E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/spalio-15-d-vyksianti-prekybos-zmonemis-dienai-skirta-konferencija-suburs-su-siuo-reiskiniu-kovojancius-ekspertus-ir-organizacijas-ngdK/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/several-stakeholders-participate-conference-combat-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/spalio-15-d-vyksianti-prekybos-zmonemis-dienai-skirta-konferencija-suburs-su-siuo-reiskiniu-kovojancius-ekspertus-ir-organizacijas-ngdK/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>