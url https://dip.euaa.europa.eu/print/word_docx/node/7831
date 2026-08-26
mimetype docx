--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ombudsman for Children's Office submit observations on the International Protection Bill 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Ombudsman for Children's Office submit observations on the International Protection Bill 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The OCO (Ombudsman for Children's Office) has provided its observations on the International Protection Bill 2025 to the Joint Oireachtas Committee. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The statement highlights the office's concerns and recommendations regarding the bill's impact on children and their rights. The OCO emphasizes the importance of ensuring that the legislation, stemming from the Pact on asylum and migration, prioritizes the best interests of children and complies with international human rights standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The observations focus on several key areas, including the definition of a child, age assessment procedures, and the provision of supports and services for children seeking international protection. The OCO stresses the need for a child-centered approach in the bill, taking into account the unique vulnerabilities and needs of children in the asylum process.</w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsman for Children’s Office | Ombudsman do leanaí for children (14 October, 2025), [Observations on the International Protection Bill 2025, Joint Oireachtas Committee Opening Statement],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.oco.ie/news/observations-on-the-international-protection-bill-2025-joint-oireachtas-committee-opening-statement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25893838"/>
+    <w:nsid w:val="25CF3BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ombudsman-childrens-office-submit-observations-international-protection-bill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oco.ie/news/observations-on-the-international-protection-bill-2025-joint-oireachtas-committee-opening-statement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>