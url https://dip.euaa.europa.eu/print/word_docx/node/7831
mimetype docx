--- v1 (2026-08-26)
+++ v2 (2026-10-14)
@@ -22,110 +22,98 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ombudsman for Children's Office submit observations on the International Protection Bill 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The OCO (Ombudsman for Children's Office) has provided its observations on the International Protection Bill 2025 to the Joint Oireachtas Committee. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The statement highlights the office's concerns and recommendations regarding the bill's impact on children and their rights. The OCO emphasizes the importance of ensuring that the legislation, stemming from the Pact on asylum and migration, prioritizes the best interests of children and complies with international human rights standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The observations focus on several key areas, including the definition of a child, age assessment procedures, and the provision of supports and services for children seeking international protection. The OCO stresses the need for a child-centered approach in the bill, taking into account the unique vulnerabilities and needs of children in the asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The submission also underscores the importance of ensuring that the bill is consistent with the principles of the United Nations Convention on the Rights of the Child (UNCRC) and other relevant international instruments. By doing so, the OCO aims to contribute to the development of a fair, efficient, and child-friendly international protection system in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsman for Children’s Office | Ombudsman do leanaí for children (14 October, 2025), [Observations on the International Protection Bill 2025, Joint Oireachtas Committee Opening Statement],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.oco.ie/news/observations-on-the-international-protection-bill-2025-joint-oireachtas-committee-opening-statement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.10.2025</w:t>
       </w:r>
@@ -160,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25CF3BE4"/>
+    <w:nsid w:val="7B40DB19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ombudsman-childrens-office-submit-observations-international-protection-bill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oco.ie/news/observations-on-the-international-protection-bill-2025-joint-oireachtas-committee-opening-statement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ombudsman-childrens-office-submit-observations-international-protection-bill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oco.ie/news/observations-on-the-international-protection-bill-2025-joint-oireachtas-committee-opening-statement/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>