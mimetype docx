--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government emphasised the importance of a responsible and sustainable immigration policy zzzzzz</w:t>
+          <w:t xml:space="preserve">The government emphasised the importance of a responsible and sustainable immigration policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government emphasised the importance of a responsible and sustainable immigration policy, ensuring control over borders and preparedness for rapid changes in migration flows. It aims to align its system with other European countries to avoid becoming a disproportionately attractive destination for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway will implement parts of the EU Pact on Migration and Asylum from summer 2026, strengthening external border control and preventing secondary movements of asylum seekers. The government proposes NOK 200 million in the 2026 budget for implementation and expects improved efficiency in migration management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since Russia’s invasion, over 100,000 Ukrainians have sought protection in Norway. The government has tightened the temporary collective protection scheme, limiting eligibility to those from unsafe areas and reducing allocations to the UDI by NOK 70 million in 2026 due to declining arrivals. However, many Ukrainians still need extensions of their protection status. The government remains alert to possible increases in arrivals, especially after Ukraine lifted travel restrictions for young men.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -123,54 +136,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">A working group to improve the expulsion process for foreign nationals involved in crime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (15 October, 2025), Kontrollert og bærekraftig innvandring [Controlled and sustainable immigration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/kontrollert-og-barekraftig-innvandring/id3122330/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,52 +215,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Resettlement and humanitarian admission, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -299,187 +313,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="983D2296"/>
+    <w:nsid w:val="1891922C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -583,51 +630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BCEF061E"/>
+    <w:nsid w:val="521814C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -859,55 +906,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7830" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/kontrollert-og-barekraftig-innvandring/id3122330/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7830" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/kontrollert-og-barekraftig-innvandring/id3122330/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>