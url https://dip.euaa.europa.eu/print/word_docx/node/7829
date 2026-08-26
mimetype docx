--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IHREC Raises Concerns over Fundamental Rights breach risks in the International Protection Bill 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">IHREC Raises Concerns over Fundamental Rights breach risks in the International Protection Bill 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Human Rights and Equality Commission (IHREC) has expressed concerns over the International Protection Bill 2025, citing risks that it could undermine fundamental rights. The Commission's concerns are centered on the potential impact of the Bill on the human rights of individuals seeking international protection in Ireland. IHREC has highlighted several areas of the Bill that may infringe upon the rights of asylum seekers and refugees, including provisions related to detention, family reunification, and the appeals process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IHREC's concerns are rooted in its mandate to protect and promote human rights and equality in Ireland. The Commission is urging caution and careful consideration of the Bill's provisions to ensure that they align with Ireland's obligations under international human rights law. The International Protection Bill 2025 aims to reform Ireland's international protection system, but IHREC believes that certain provisions may have unintended consequences that could undermine the rights of vulnerable individuals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission's concerns reflect a broader debate about the balance between immigration control and the protection of human rights. As the Bill progresses through the legislative process, IHREC's input is expected to play a significant role in shaping the final version of the legislation. The Commission's advocacy for a human rights-based approach to international protection is intended to ensure that Ireland's laws and policies are consistent with its international obligations and respect the dignity and rights of all individuals. Moe specifically IHREC is concerned on:</w:t>
       </w:r>
@@ -131,51 +133,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (15 October, 2025), [IHREC raises concerns over International Protection Bill 2025, risks undermining fundamental rights],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/ihrec-raises-concerns-over-international-protection-bill-2025-risks-undermining-fundamental-rights</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,187 +307,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AFB1AA16"/>
+    <w:nsid w:val="C3549BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -717,51 +753,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ihrec-raises-concerns-over-fundamental-rights-breach-risks-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/ihrec-raises-concerns-over-international-protection-bill-2025-risks-undermining-fundamental-rights" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>