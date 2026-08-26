--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -476,51 +476,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C3549BB0"/>
+    <w:nsid w:val="834E7ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>