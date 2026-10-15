--- v2 (2026-08-26)
+++ v3 (2026-10-15)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IHREC Raises Concerns over Fundamental Rights breach risks in the International Protection Bill 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Human Rights and Equality Commission (IHREC) has expressed concerns over the International Protection Bill 2025, citing risks that it could undermine fundamental rights. The Commission's concerns are centered on the potential impact of the Bill on the human rights of individuals seeking international protection in Ireland. IHREC has highlighted several areas of the Bill that may infringe upon the rights of asylum seekers and refugees, including provisions related to detention, family reunification, and the appeals process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IHREC's concerns are rooted in its mandate to protect and promote human rights and equality in Ireland. The Commission is urging caution and careful consideration of the Bill's provisions to ensure that they align with Ireland's obligations under international human rights law. The International Protection Bill 2025 aims to reform Ireland's international protection system, but IHREC believes that certain provisions may have unintended consequences that could undermine the rights of vulnerable individuals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission's concerns reflect a broader debate about the balance between immigration control and the protection of human rights. As the Bill progresses through the legislative process, IHREC's input is expected to play a significant role in shaping the final version of the legislation. The Commission's advocacy for a human rights-based approach to international protection is intended to ensure that Ireland's laws and policies are consistent with its international obligations and respect the dignity and rights of all individuals. Moe specifically IHREC is concerned on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to Justice for Protection Applicants: The Bill proposes to replace legal advice at the initial stages of the asylum process with undefined ‘legal counselling’. IHREC warns that this would be a regressive step, as the new term is not defined and could deny applicants the confidential, independent legal advice they currently receive.</w:t>
       </w:r>
@@ -130,51 +118,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">With the 12 June 2026 deadline for implementing the EU Migration and Asylum Pact fast approaching, IHREC is urging the Government to revise the Bill to ensure it meets human rights and equality standards under national and international law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (15 October, 2025), [IHREC raises concerns over International Protection Bill 2025, risks undermining fundamental rights],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/ihrec-raises-concerns-over-international-protection-bill-2025-risks-undermining-fundamental-rights</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2025</w:t>
       </w:r>
@@ -209,52 +197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -319,51 +307,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -476,51 +464,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="834E7ED4"/>
+    <w:nsid w:val="083E1A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -749,51 +737,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ihrec-raises-concerns-over-fundamental-rights-breach-risks-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/ihrec-raises-concerns-over-international-protection-bill-2025-risks-undermining-fundamental-rights" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ihrec-raises-concerns-over-fundamental-rights-breach-risks-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/ihrec-raises-concerns-over-international-protection-bill-2025-risks-undermining-fundamental-rights" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>