--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Austria carries out first removal to Afghanistan since 2021 zzzzzz</w:t>
+          <w:t xml:space="preserve">Austria carries out first removal to Afghanistan since 2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria carried out its first removal to Afghanistan since 2021 of an Afghan man, who was granted subsidiary protection in the first instance in 2011</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He was convicted twice of serious sexual offences and grievous bodily harm and sentenced to two years and six months' imprisonment in 2017. Consequenlty, the Federal Office for Immigration and Asylum BFA revoked his subsidiary protection status in May 2018 and issued a return decision with a six-year entry ban. The appeal against this decision was dismissed by the Federal Administrative Court in December 2018. In September 2019, the man was sentenced again to 16 months' imprisonment for grievous bodily harm. While in custody, he submitted a second asylum application, which was rejected by the BFA. In this case, the Federal Administrative Court upheld the BFA's decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After his release from prison in September 2021 (Kabul was taken over by the Taliban in August 2021), he applied for asylum in Germany. In October 2021, he was transferred back to Austria from Germany in accordance with the Dublin III Regulation. He then submitted a third asylum application in Austria. After being referred back by the Federal Administrative Court, this was finally rejected by the BFA in October 2024 and an entry ban was issued. On appeal, the Federal Administrative Court confirmed the BFA's decision in May 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,51 +77,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (21 October, 2025), Erste Abschiebung nach Afghanistan seit 2021 erfolgreich durchgeführt [First removal to Afghanistan carried out successfully since 2021],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bfa.gv.at/news.aspx?id=30714E2F45684670314F733D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6248F2CE"/>
+    <w:nsid w:val="5A09EA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/austria-carries-out-first-removal-afghanistan-2021" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news.aspx?id=30714E2F45684670314F733D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>