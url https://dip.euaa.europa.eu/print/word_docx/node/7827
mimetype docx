--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR urges Government to ensure fundamental rights and guarantees in the International Protection Bill 2025 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UNHCR urges Government to ensure fundamental rights and guarantees in the International Protection Bill 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR has issued a call for asylum reforms that prioritize the upholding of fundamental rights. This appeal comes amidst ongoing discussions and debates about asylum policies and practices globally. The UNHCR emphasizes the importance of ensuring that any reforms to asylum systems are grounded in the principles of protection, fairness, and dignity for all individuals seeking safety and refuge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNHCR's call underscores the need for asylum reforms to be guided by international law and human rights standards. This includes ensuring access to fair and efficient asylum procedures, protecting against refoulement, and providing adequate support and integration opportunities for those granted asylum. By advocating for rights-based asylum reforms, the UNHCR aims to promote a more humane and effective approach to managing refugee flows and supporting those in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal also highlights the importance of solidarity and cooperation among states in addressing the global challenges of forced displacement. By working together and upholding their commitments to international law and human rights, countries can develop asylum systems that are both robust and respectful of the rights and dignity of refugees and asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -80,54 +70,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (21 October, 2025), [UNHCR calls for asylum reforms to uphold fundamental rights],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/ie/news/press-releases/unhcr-calls-asylum-reforms-uphold-fundamental-rights</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +149,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +247,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A3731CC1"/>
+    <w:nsid w:val="91A7E3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +689,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7827" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/press-releases/unhcr-calls-asylum-reforms-uphold-fundamental-rights" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/7827" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/press-releases/unhcr-calls-asylum-reforms-uphold-fundamental-rights" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>