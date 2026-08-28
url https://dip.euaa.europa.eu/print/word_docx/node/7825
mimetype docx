--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,164 +13,158 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EUAA and Ireland sign an agreement for operational support for second instance procedures zzzzzz</w:t>
+          <w:t xml:space="preserve">EUAA and Ireland sign an agreement for operational support for second instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The EUAA and the Irish authorities agreed to a targeted Operational Plan that aims to assist the International Protection Appeals Tribunal (IPAT), with </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">processing the appeals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> lodged against first instance decisions. The support aims to ensure that the Irish authorities can make the best use of their resources to tackle the existing appeal caseload, while setting up new structures and processes required under the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EUAA’s support comes as Ireland reports having received increasing numbers of applications for international protection over the last several years, from 2,649 in 2021 to 18,561 in 2024. This increase has significantly impacted the country’s appeal system, with around 15,929 cases pending appeal at the end of September 2025. Separately, the EUAA’s latest data show that Ireland received over 6,000 asylum applications </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">in the first half of 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The signature of the Operational Plan comes after the Irish authorities formally requested support in June 2025, and it remains valid until 31 December 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Agency will deploy up to 30 personnel to Ireland and will focus on preparing appeal files by carrying out research for tribunal members on country of origin information and evolving international protection jurisprudence. The Agency will also provide interpretation for difficult-to-source languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (20 October, 2025), [Minister Jim O’Callaghan announces partnership with EUAA to assist with International Protection Appeals],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-announces-partnership-with-euaa-to-assist-with-international-protection-appeals/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Union Agency for Asylum (20 October, 2025), [EUAA starts working with Ireland to assist with caseload at the International Protection Appeals Tribunal],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://euaa.europa.eu/news-events/euaa-starts-working-ireland-assist-caseload-international-protection-appeals-tribunal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,52 +195,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -299,187 +293,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="207DAF5F"/>
+    <w:nsid w:val="CF0F05A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -708,55 +735,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/euaa-and-ireland-sign-agreement-operational-support-second-instance-procedures" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/OP_Ireland_2025-2026_external.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/news-events/asylum-applications-down-23-first-half-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-announces-partnership-with-euaa-to-assist-with-international-protection-appeals/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/news-events/euaa-starts-working-ireland-assist-caseload-international-protection-appeals-tribunal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/euaa-and-ireland-sign-agreement-operational-support-second-instance-procedures" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/OP_Ireland_2025-2026_external.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/news-events/asylum-applications-down-23-first-half-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-announces-partnership-with-euaa-to-assist-with-international-protection-appeals/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/news-events/euaa-starts-working-ireland-assist-caseload-international-protection-appeals-tribunal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>