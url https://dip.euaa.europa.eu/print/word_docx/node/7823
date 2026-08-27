--- v0 (2026-07-08)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">COA and COC Netherlands renew partnership to strengthen safety and inclusion for LGBTIQ applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">COA and COC Netherlands renew partnership to strengthen safety and inclusion for LGBTIQ applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA and COC Netherlands have signed a renewed agreement to strengthen their decade-long partnership aimed at improving the safety and well-being of LGBTIQ residents in asylum shelters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Originally formalized in 2014, the collaboration was established after reports that LGBTIQ residents often felt unsafe in reception centres. Over the years, this partnership has led to measures such as training COA employees and appointing LGBTIQ contact persons, as COA remains committed to guaranteeing a safe and inclusive living environment for all its residents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA reported that despite progress, incidents and feelings of insecurity still occur, prompting both organizations to consolidate the cooperation in a new agreement, through which COA will continue to investigate reports and take appropriate action, while COC Netherlands will provide expert advice, support the development of COA’s implementation policy, and provide information, guidance and training for COA employees.</w:t>
       </w:r>
@@ -107,54 +120,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Allowing LGBTIQ residents, where possible, to request shared accommodation with other LGBTIQ individuals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers | Centraal Orgaan opvang asielzoekers (22 October, 2025), COA en COC Nederland versterken samenwerking [Persons who fall within the scope of asylum will only be able to travel abroad on an exceptional basis],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coa.nl/nl/nieuws/coa-en-coc-nederland-versterken-samenwerking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -185,52 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Content of protection, Applicants with special needs, LGBTIQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -283,187 +297,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E99B472F"/>
+    <w:nsid w:val="15E7631B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -567,51 +614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D27BE835"/>
+    <w:nsid w:val="C40231E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -843,55 +890,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/coa-and-coc-netherlands-renew-partnership-strengthen-safety-and-inclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-en-coc-nederland-versterken-samenwerking" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/coa-and-coc-netherlands-renew-partnership-strengthen-safety-and-inclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-en-coc-nederland-versterken-samenwerking" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>