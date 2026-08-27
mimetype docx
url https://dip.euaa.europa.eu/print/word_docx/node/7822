--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,55 +7,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The government is tightening the rules for how municipalities settle refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government is introducing stricter criteria for how municipalities settle refugees to ensure better integration and sustainable local capacity. Municipalities are urged to avoid settling refugees in areas with high immigrant populations or significant social challenges and to consider the effects of secondary migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minister of Labour and Inclusion Kjersti Stenseng emphasised that integration depends on access to work and self-sufficiency, and settlement decisions should therefore prioritise areas with good employment and education opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new 2026 guidelines tighten the simplified rules introduced after the war in Ukraine, following years of record-high refugee arrivals. While most refugees remain in their original settlement municipalities, some move to areas with weaker labour markets, prompting targeted investment in urban areas like Oslo and Østfold to boost employment.</w:t>
       </w:r>
@@ -66,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Municipalities will continue to decide how many refugees to receive, but the government now expects managed, dispersed, and rapid settlement—focusing on labour market potential, local service capacity, and balanced regional distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (22 October, 2025), Strengere signaler for bosetting av flyktninger i norske kommuner [Stricter signals for the settlement of refugees in Norwegian municipalities],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/strengere-signaler-for-bosetting-av-flyktninger-i-norske-kommuner/id3125872/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50832A80"/>
+    <w:nsid w:val="EB0861A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/strengere-signaler-for-bosetting-av-flyktninger-i-norske-kommuner/id3125872/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-tightening-rules-how-municipalities-settle-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/strengere-signaler-for-bosetting-av-flyktninger-i-norske-kommuner/id3125872/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>