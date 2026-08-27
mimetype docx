--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -22,110 +22,98 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The government is tightening the rules for how municipalities settle refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government is introducing stricter criteria for how municipalities settle refugees to ensure better integration and sustainable local capacity. Municipalities are urged to avoid settling refugees in areas with high immigrant populations or significant social challenges and to consider the effects of secondary migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minister of Labour and Inclusion Kjersti Stenseng emphasised that integration depends on access to work and self-sufficiency, and settlement decisions should therefore prioritise areas with good employment and education opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new 2026 guidelines tighten the simplified rules introduced after the war in Ukraine, following years of record-high refugee arrivals. While most refugees remain in their original settlement municipalities, some move to areas with weaker labour markets, prompting targeted investment in urban areas like Oslo and Østfold to boost employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Municipalities will continue to decide how many refugees to receive, but the government now expects managed, dispersed, and rapid settlement—focusing on labour market potential, local service capacity, and balanced regional distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (22 October, 2025), Strengere signaler for bosetting av flyktninger i norske kommuner [Stricter signals for the settlement of refugees in Norwegian municipalities],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/strengere-signaler-for-bosetting-av-flyktninger-i-norske-kommuner/id3125872/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
@@ -160,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -427,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB0861A0"/>
+    <w:nsid w:val="E080641F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-tightening-rules-how-municipalities-settle-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/strengere-signaler-for-bosetting-av-flyktninger-i-norske-kommuner/id3125872/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-tightening-rules-how-municipalities-settle-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/strengere-signaler-for-bosetting-av-flyktninger-i-norske-kommuner/id3125872/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>