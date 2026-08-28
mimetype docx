--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government has circulated proposals for consultation on the implementation of the Screening Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve">The government has circulated proposals for consultation on the implementation of the Screening Regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security has launched a public consultation on how to implement a new EU Screening Regulation concerning third-country nationals entering the Schengen area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation aims to ensure rapid and secure identification of people who have not undergone ordinary border control, strengthening both security and migration management while safeguarding the rights of individuals through health and vulnerability checks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of the EU Pact on Migration and Asylum (adopted in May 2024), the new rules seek to enhance control at the Schengen external borders, prevent irregular entry, and support more efficient asylum and return procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (23 October, 2025), Nytt EU-regelverk om screening av tredjelandsborgere på høring [New EU regulations on screening of third-country nationals circulated for consultation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nytt-eu-regelverk-om-screening-av-tredjelandsborgere-pa-horing/id3126772/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9757334F"/>
+    <w:nsid w:val="2CB6CF50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-has-circulated-proposals-consultation-implementation-screening" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nytt-eu-regelverk-om-screening-av-tredjelandsborgere-pa-horing/id3126772/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>