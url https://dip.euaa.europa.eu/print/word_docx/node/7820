--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">New CPR to be built in Trento</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Interior Matteo Piantedosi and President of the Autonomous Province of Trento, Maurizio Fugatti, signed a collaboration agreement for the creation of a repatriation detention center (CPR) in the Trentino capital. The agreement defines the shared intent of local and national institutions to combat irregular immigration while simultaneously promoting the legal entry of foreign citizens into Italy. In this regard, the agreement also explicitly states the goal of gradually reducing the number of migrants hosted in extraordinary reception centers in the province of Trento to half of the current number. The aim, as defined, will be to maintain, where possible, single-parent families with minors and migrants with concrete prospects of entering the labor market. At the same time, a special section of the territorial commission for the recognition of international protection will be established.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also present at the signing of the document were Undersecretary of the Interior Nicola Molteni, Government Commissioner for the Province of Trento Isabella Fusiello, Head of the Department for Civil Liberties and Immigration Rosanna Rabuano, and Deputy Chief of Staff of the Ministry of the Interior Vittorio Lapolla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The protocol, approved by resolution of the Provincial Council at today's meeting, establishes the respective institutions' commitments for the construction of the facility, which will be located in Maso Visintainer, south of the city of Trento, along State Road 12, on a 2,700-square-meter site. The area was deemed easily accessible, yet sufficiently remote from residential areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -76,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (27 October, 2025), Firmato accordo tra il ministro Piantedosi e il presidente Fugatti per la realizzazione di un Cpr a Trento [Agreement signed between Minister Piantedosi and President Fugatti for the construction of a CPR in Trento],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/notizie/firmato-accordo-ministro-piantedosi-e-presidente-fugatti-realizzazione-cpr-trento</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BDD1F041"/>
+    <w:nsid w:val="E1899602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/firmato-accordo-ministro-piantedosi-e-presidente-fugatti-realizzazione-cpr-trento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-cpr-be-built-trento" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/firmato-accordo-ministro-piantedosi-e-presidente-fugatti-realizzazione-cpr-trento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>