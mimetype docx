--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">BFA publishes data on removals and voluntary departures of Syrians and Afghans zzzzzz</w:t>
+          <w:t xml:space="preserve">BFA publishes data on removals and voluntary departures of Syrians and Afghans</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since July 2025, Austria has carried out several removals of convicted Syrian criminals to their home country. Voluntary departures of individuals from Syria to their home country has also been encouraged. Around 900 Syrian citizens have voluntarily left Austria since the beginning of 2022, with 644 voluntary returns in 2025 since the fall of the Assad regime in December 2024 (an increase of 500%). In 2024, there were around 100 voluntary departures of Syrians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) initiated measures to support voluntary departures immediately after the fall of the Assad regime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There have been around 500 removals of Afghan nationals since the beginning of 2022. The majority were Dublin transfers to other EU countries, but there were also more than 180 voluntary departures.</w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (6 October, 2025), Rund 2.200 Außerlandesbringungen von Menschen aus Syrien und Afghanistan aus Österreich seit 2022 [Around 2.200 returns of Syrian and Afghan nationals from Austria since 2022],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bfa.gv.at/news.aspx?id=5A556D55367A5858396C303D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="017622A5"/>
+    <w:nsid w:val="C1AEBC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/bfa-publishes-data-removals-and-voluntary-departures-syrians-and-afghans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news.aspx?id=5A556D55367A5858396C303D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>