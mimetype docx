--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government proposed to introduce an integration declaration for newly arrived refugees zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The government proposed to introduce an integration declaration for newly arrived refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian government has proposed introducing an integration declaration outlining the rights, obligations, and expectations for newly arrived refugees. The declaration aims to ensure early awareness of Norwegian laws, values, and societal norms, including gender equality, child protection, and participation in education and work. It will emphasize the importance of learning the Norwegian language, understanding society, and becoming self-sufficient through employment. Signing the declaration will signify a commitment to comply with these principles, while also affirming individuals’ rights to live free from violence and coercion. Although no specific sanctions are planned for those who do not sign, the Ministry of Labour and Social Inclusion has invited feedback on this issue during the consultation process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (13 October, 2025), Ny integreringserklæring med tydelige krav og forventninger fra dag én [New integration declaration with clear requirements and expectations from day one],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/ny-integreringserklaring-med-tydelige-krav-og-forventninger-fra-dag-en/id3123096/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="273B436E"/>
+    <w:nsid w:val="2589A507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-proposed-introduce-integration-declaration-newly-arrived-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ny-integreringserklaring-med-tydelige-krav-og-forventninger-fra-dag-en/id3123096/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-proposed-introduce-integration-declaration-newly-arrived-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ny-integreringserklaring-med-tydelige-krav-og-forventninger-fra-dag-en/id3123096/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>